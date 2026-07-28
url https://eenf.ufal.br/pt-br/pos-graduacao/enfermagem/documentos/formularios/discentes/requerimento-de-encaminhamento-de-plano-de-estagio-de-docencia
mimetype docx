--- v0 (2025-10-12)
+++ v1 (2026-07-28)
@@ -1,1512 +1,2750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...12 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10080"/>
-[...4 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="9630"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="62650F60" w:rsidTr="62650F60" w14:paraId="5A022A33">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="none" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+          <w:p w:rsidR="7E0589E7" w:rsidP="62650F60" w:rsidRDefault="7E0589E7" w14:paraId="55BB415B" w14:textId="265B72B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:hanging="1"/>
+              <w:ind w:left="0" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-                <w:b w:val="1"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="62650F60" w:rsidR="7E0589E7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">REQUERIMENTO</w:t>
+              <w:t>REQUERIMENTO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+          <w:p w:rsidR="7E0589E7" w:rsidP="62650F60" w:rsidRDefault="7E0589E7" w14:paraId="1D5A76FA" w14:textId="7DEEA000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-142" w:right="-284" w:firstLine="0"/>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-                <w:b w:val="1"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="62650F60" w:rsidR="7E0589E7">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCAMINHAMENTO DO PLANO DE ESTÁGIO EM DOCÊNCIA</w:t>
+              <w:t>ENCAMINHAMENTO DO PLANO DE ESTÁGIO DE DOCÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="41E6EEBA" w14:textId="6B5D8B23">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="773E9C6A" w14:textId="7E249B44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:right="-284" w:firstLine="0"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="74B50070" w14:textId="445B740B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-141" w:right="-276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ilmos. Membros da Comissão de Estágio de Docência e do Colegiado do Programa de Pós-graduação em Enfermagem – Mestrado</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="59D2EBF3" w14:textId="6D477BAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-141.73228346456688" w:right="-276.2598425196836" w:firstLine="0"/>
+        <w:ind w:left="-141" w:right="-276"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Ilmos. Membros da Comissão de Bolsas e do Colegiado do Programa de Pós-graduação em Enfermagem – Mestrado</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="4414C878" w14:textId="20B4274C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-180" w:right="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu, _______________________________________________, aluno(a) regularmente matriculado(a) neste programa, sob o número de matrícula _____________________, venho requerer a análise e posterior aprovação do </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PLANO DE ATIVIDADES DE DOCÊNCIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, em anexo, a ser realizado no período de ___/____/_____ a ___/____/_____, na(s) disciplina(s) e/ou componente(s) curricular(es)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="6A05D10E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="669C8BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Carga Horária:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="279B97FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>__________, sob a supervisão do(a) Prof.(a) Dr.(a) ___________________________________________, com a anuência do(a) Orientador(a) Dr.(a) ___________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="58CBA743">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> totalizando uma carga horária de _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="3CED5E24" w14:textId="520B03B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:right="-284" w:firstLine="0"/>
+        <w:ind w:left="-180" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="17BDB32D" w14:textId="740C351C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:between w:val="none" w:color="FF000000" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="8734"/>
+          <w:tab w:val="left" w:leader="none" w:pos="9561"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-180" w:right="135"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informar se bolsista:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="-142" w:right="-284" w:firstLine="0"/>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (   ) Sim     (   ) Não</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="00852FBC" w14:textId="1B100E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="5A9798DD" w14:textId="53BFC5C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>NESTES TERMOS,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="272367AC" w14:textId="4615364F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PEDE DEFERIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="4315FFCB" w14:textId="1D3BD288">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="15149FA0" w14:textId="4C0508BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Maceió, _____/______/______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="0D00380D" w14:textId="7AD8D54C">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="4DB5AEAC" w14:textId="04BECE07">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="0C02F0C7" w14:textId="124FE1FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="36EE65B0" w14:textId="35446AB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Discente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="43672B55" w14:textId="5B019459">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="648AED18" w14:textId="557A0834">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ORIENTADOR (A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="34EF665E" w14:textId="12324755">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Eu, ____________________________________________________, aluna regularmente matriculada neste programa, sob o número de matrícula _____________________, venho requerer a análise e posterior aprovação do </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="290207D3" w14:textId="299B5A9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O Plano de Atividade de Estágio Docente foi construído e analisado sob minha orientação e me responsabilizo por sua execução e avaliação.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="33C0CDBF" w14:textId="03BD04AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="0A0CAF6D" w14:textId="2BC07AC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Maceió, _____/_____/______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="387DF29E" w14:textId="2C3B4D28">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="3130B0C2" w14:textId="33FDA661">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="79804428" w14:textId="2BF16F63">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="0EC53025" w14:textId="4CB8F152">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Prof. (a) Dr. (a) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="38966A55" w:rsidP="62650F60" w:rsidRDefault="38966A55" w14:paraId="7C23C001" w14:textId="6D08C122">
+      <w:pPr>
+        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62650F60" w:rsidR="38966A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Orientador (a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="441684A6" w14:textId="28F5BCFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b w:val="1"/>
-          <w:rtl w:val="0"/>
-[...321 lines deleted...]
-      <w:pgMar w:bottom="1134" w:top="1418" w:left="1276" w:right="991" w:header="709" w:footer="383"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003C3635" w:rsidR="00AD18CF">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1418" w:right="991" w:bottom="1134" w:left="1276" w:header="709" w:footer="383" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="008F7F05" w:rsidRDefault="008F7F05" w14:paraId="36F5A0D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="008F7F05" w:rsidRDefault="008F7F05" w14:paraId="61094FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...3 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="02040503050203030202"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00AD18CF" w:rsidRDefault="004F6827" w14:paraId="2E019CD9" w14:textId="04BC48E3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="left" w:pos="5595"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
       </w:rPr>
-      <w:tab/>
-[...6 lines deleted...]
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C9493B4" wp14:editId="3A43F1AB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>25401</wp:posOffset>
+                <wp:posOffset>-251460</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>30496</wp:posOffset>
+                <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6158865" cy="19050"/>
-              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:extent cx="6492240" cy="7620"/>
+              <wp:effectExtent l="0" t="0" r="22860" b="30480"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name=""/>
-              <a:graphic>
+              <wp:docPr id="547519811" name="Conector reto 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="2266568" y="3780000"/>
-                        <a:ext cx="6158865" cy="0"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6492240" cy="7620"/>
                       </a:xfrm>
-                      <a:prstGeom prst="straightConnector1">
+                      <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-[...8 lines deleted...]
-                      </a:ln>
+                      <a:ln w="12700"/>
                     </wps:spPr>
-                    <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-                    </wps:bodyPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="dk1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="dk1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="dk1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3B5F6ED6">
+            <v:line id="Conector reto 6" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3040]" strokeweight="1pt" from="-19.8pt,-.05pt" to="491.4pt,.55pt" w14:anchorId="579B3CBB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMEUEDpwEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvUfqf0Dcs/Za0aax1ptDovQS&#10;tVE/fgDBwxoFGARk7f33HdiNN2qrKopywcDMe/PeMF5fT9awHYSo0XV8uag5Ayex127b8V8/784/&#10;cxaTcL0w6KDje4j8evPpbD36Fhoc0PQQGJG42I6+40NKvq2qKAewIi7Qg6OgwmBFomPYVn0QI7Fb&#10;UzV1vapGDL0PKCFGur09BPmm8CsFMn1TKkJipuOkLZU1lPUxr9VmLdptEH7Q8ihDvEOFFdpR0Znq&#10;ViTBnoP+i8pqGTCiSguJtkKltITigdws6z/c/BiEh+KFmhP93Kb4cbTy6+7GPQRqw+hjG/1DyC4m&#10;FWz+kj42lWbt52bBlJiky9XFVdNcUE8lxS5XTelldcL6ENMXQMvypuNGu2xFtGJ3HxPVo9SXlHxt&#10;HBtpgJrL+kB0klN2aW/gkPYdFNM9CVgWujIpcGMC2wl64/5pmd+UyI2jzAxR2pgZVP8fdMzNMCjT&#10;81bgnF0qoksz0GqH4V9V0/QiVR3ySfYrr3n7iP2+PE4J0AgUZ8dxzTP2+lzgp59q8xsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFkQ3OveAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAMhu+T9g6R&#10;kXaDtB1C0DVFaAxpk7iM7rBjaExbaJyqCaV7+3mncbP1f/r9OVuPthUD9r5xpCCeRSCQSmcaqhR8&#10;FbvpEoQPmoxuHaGCH/Swzh8fMp0ad6NPHA6hElxCPtUK6hC6VEpf1mi1n7kOibOT660OvPaVNL2+&#10;cbltZRJFC2l1Q3yh1h2+1lheDlerYDjPt9btTx+7Yv9dbLbvF0rmb0o9TcbNC4iAY/iH4U+f1SFn&#10;p6O7kvGiVTB9Xi0Y5SEGwflqmfArRwZjkHkm7/3zXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDMEUEDpwEAAJwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBZENzr3gAAAAcBAAAPAAAAAAAAAAAAAAAAAAEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;"/>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="1F497D"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+  <w:p w:rsidR="00AD18CF" w:rsidRDefault="008F7F05" w14:paraId="0EEAF94A" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">ESCOLA DE ENFERMAGEM – EENF/UFAL</w:t>
+      <w:t>ESCOLA DE ENFERMAGEM – EENF/UFAL</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+  <w:p w:rsidR="00AD18CF" w:rsidRDefault="008F7F05" w14:paraId="676A5828" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">PROGRAMA DE PÓS-GRADUAÇÃO EM ENFERMAGEM - MESTRADO</w:t>
+      <w:t>PROGRAMA DE PÓS-GRADUAÇÃO EM ENFERMAGEM - MESTRADO</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+  <w:p w:rsidR="00AD18CF" w:rsidRDefault="008F7F05" w14:paraId="75C4F349" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:b w:val="1"/>
+        <w:b/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Av. Lourival Melo Mota, s/n Campus A.C. Simões - BR 104 – Norte Km 97, Tabuleiro do Martins - Maceió -Al, CEP 57072-970</w:t>
-      <w:br w:type="textWrapping"/>
+      <w:t>Av. Lourival Melo Mota, s/n Campus A.C. Simões - BR 104 – Norte Km 97, Tabuleiro do Martins - Maceió -Al, CEP 57072-970</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
       <w:t xml:space="preserve">Contato: (82) 3214-1171 (Secretaria) – E-mail: </w:t>
     </w:r>
-    <w:hyperlink r:id="rId2">
-[...4 lines deleted...]
-          <w:color w:val="0000ff"/>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidR="00AD18CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">sec.mestrado.enfermagem@gmail.com</w:t>
+        </w:rPr>
+        <w:t>sec.mestrado.enfermagem@gmail.com</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:color w:val="1f497d"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="1F497D"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="008F7F05" w:rsidRDefault="008F7F05" w14:paraId="3AE4FB18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="008F7F05" w:rsidRDefault="008F7F05" w14:paraId="6DE3E1DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00AD18CF" w:rsidP="0E15F28B" w:rsidRDefault="004F6827" w14:paraId="77FAFEAA" w14:textId="372E309F">
     <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:pBdr>
+        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-360" w:right="0"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="62650F60">
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
-[...10 lines deleted...]
-          <wp:docPr id="9" name="image1.png"/>
+        <wp:inline wp14:editId="1CA41581" wp14:anchorId="2D5962D7">
+          <wp:extent cx="6486525" cy="838200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1673419780" name="drawing"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic>
-            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="1673419780" name="Picture 1673419780"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811957200">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
-                  <a:xfrm>
+                  <a:xfrm rot="0">
                     <a:off x="0" y="0"/>
-                    <a:ext cx="386715" cy="581025"/>
+                    <a:ext cx="6486525" cy="838200"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
-                  <a:ln/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
-[...52 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+  <w:p w:rsidR="62650F60" w:rsidP="62650F60" w:rsidRDefault="62650F60" w14:paraId="73EA0FD2" w14:textId="7256A0BE">
     <w:pPr>
+      <w:pStyle w:val="Normal"/>
+      <w:pBdr>
+        <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+        <w:left w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+        <w:bottom w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+        <w:right w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+        <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-360" w:right="0"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...169 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00AD18CF"/>
+    <w:rsid w:val="00013F94"/>
+    <w:rsid w:val="00018010"/>
+    <w:rsid w:val="000B7D58"/>
+    <w:rsid w:val="00196CDE"/>
+    <w:rsid w:val="002243ED"/>
+    <w:rsid w:val="003C3635"/>
+    <w:rsid w:val="004153C9"/>
+    <w:rsid w:val="004D4C1E"/>
+    <w:rsid w:val="004F6827"/>
+    <w:rsid w:val="005E398B"/>
+    <w:rsid w:val="007D706E"/>
+    <w:rsid w:val="008F7F05"/>
+    <w:rsid w:val="00956238"/>
+    <w:rsid w:val="00A077B3"/>
+    <w:rsid w:val="00AD18CF"/>
+    <w:rsid w:val="00AF15EB"/>
+    <w:rsid w:val="00B57FC5"/>
+    <w:rsid w:val="00C61696"/>
+    <w:rsid w:val="00EF57E1"/>
+    <w:rsid w:val="013AD90C"/>
+    <w:rsid w:val="01F9CFCC"/>
+    <w:rsid w:val="02539125"/>
+    <w:rsid w:val="026924E1"/>
+    <w:rsid w:val="036E0E28"/>
+    <w:rsid w:val="04041846"/>
+    <w:rsid w:val="04CDF3D4"/>
+    <w:rsid w:val="04E6AC4F"/>
+    <w:rsid w:val="0593ABB8"/>
+    <w:rsid w:val="059B9FB6"/>
+    <w:rsid w:val="05C113E8"/>
+    <w:rsid w:val="0638B3A8"/>
+    <w:rsid w:val="065852ED"/>
+    <w:rsid w:val="06CA7847"/>
+    <w:rsid w:val="06D8B3EE"/>
+    <w:rsid w:val="06F3AE5C"/>
+    <w:rsid w:val="073EEB27"/>
+    <w:rsid w:val="07872555"/>
+    <w:rsid w:val="0791F48E"/>
+    <w:rsid w:val="07AA3141"/>
+    <w:rsid w:val="08C7C16C"/>
+    <w:rsid w:val="0968EBD1"/>
+    <w:rsid w:val="09E2670D"/>
+    <w:rsid w:val="0A85A1D2"/>
+    <w:rsid w:val="0B41000F"/>
+    <w:rsid w:val="0BB47378"/>
+    <w:rsid w:val="0C65D551"/>
+    <w:rsid w:val="0DB7CB64"/>
+    <w:rsid w:val="0E15F28B"/>
+    <w:rsid w:val="0E95A84D"/>
+    <w:rsid w:val="0EE60AB2"/>
+    <w:rsid w:val="0FFB2CBC"/>
+    <w:rsid w:val="102615F0"/>
+    <w:rsid w:val="12878777"/>
+    <w:rsid w:val="131E6C7B"/>
+    <w:rsid w:val="13A3637F"/>
+    <w:rsid w:val="144BFB18"/>
+    <w:rsid w:val="146CBF63"/>
+    <w:rsid w:val="1487E843"/>
+    <w:rsid w:val="153FB129"/>
+    <w:rsid w:val="16171CCC"/>
+    <w:rsid w:val="16BD8079"/>
+    <w:rsid w:val="16C1806E"/>
+    <w:rsid w:val="1713F8CF"/>
+    <w:rsid w:val="17685203"/>
+    <w:rsid w:val="17713BF9"/>
+    <w:rsid w:val="183456DE"/>
+    <w:rsid w:val="18A80593"/>
+    <w:rsid w:val="18B2F8F2"/>
+    <w:rsid w:val="192E7698"/>
+    <w:rsid w:val="194A48D7"/>
+    <w:rsid w:val="19725868"/>
+    <w:rsid w:val="198B5898"/>
+    <w:rsid w:val="1A378881"/>
+    <w:rsid w:val="1AA65B49"/>
+    <w:rsid w:val="1AEDE86C"/>
+    <w:rsid w:val="1B4791AE"/>
+    <w:rsid w:val="1B764E95"/>
+    <w:rsid w:val="1BD11872"/>
+    <w:rsid w:val="1E28AA12"/>
+    <w:rsid w:val="1E916806"/>
+    <w:rsid w:val="1EB5973C"/>
+    <w:rsid w:val="1EFC386F"/>
+    <w:rsid w:val="20076928"/>
+    <w:rsid w:val="219188C8"/>
+    <w:rsid w:val="21F6872A"/>
+    <w:rsid w:val="222F0D2B"/>
+    <w:rsid w:val="22A05CE0"/>
+    <w:rsid w:val="23403714"/>
+    <w:rsid w:val="23793EF3"/>
+    <w:rsid w:val="252A4668"/>
+    <w:rsid w:val="25463B46"/>
+    <w:rsid w:val="26BFCFEA"/>
+    <w:rsid w:val="26D74FBF"/>
+    <w:rsid w:val="279B97FC"/>
+    <w:rsid w:val="27C42D92"/>
+    <w:rsid w:val="27DBEF1F"/>
+    <w:rsid w:val="285A9DA9"/>
+    <w:rsid w:val="28EE332C"/>
+    <w:rsid w:val="291CDFE2"/>
+    <w:rsid w:val="2B795CF5"/>
+    <w:rsid w:val="2BBCE271"/>
+    <w:rsid w:val="2C267DFF"/>
+    <w:rsid w:val="2C587B88"/>
+    <w:rsid w:val="2D7DE67D"/>
+    <w:rsid w:val="2E12B5AE"/>
+    <w:rsid w:val="2E74E52C"/>
+    <w:rsid w:val="2F135CBF"/>
+    <w:rsid w:val="2F59D6BA"/>
+    <w:rsid w:val="2F6DC37C"/>
+    <w:rsid w:val="30381C3F"/>
+    <w:rsid w:val="30603278"/>
+    <w:rsid w:val="30BAB828"/>
+    <w:rsid w:val="30F9ED7C"/>
+    <w:rsid w:val="313951EA"/>
+    <w:rsid w:val="31588103"/>
+    <w:rsid w:val="31854462"/>
+    <w:rsid w:val="31D56182"/>
+    <w:rsid w:val="3246ABB1"/>
+    <w:rsid w:val="324AA090"/>
+    <w:rsid w:val="32902E41"/>
+    <w:rsid w:val="32F69C7A"/>
+    <w:rsid w:val="3348F8FE"/>
+    <w:rsid w:val="34A9B417"/>
+    <w:rsid w:val="35098319"/>
+    <w:rsid w:val="35A74E1A"/>
+    <w:rsid w:val="35E4C77C"/>
+    <w:rsid w:val="36459EA2"/>
+    <w:rsid w:val="365C5839"/>
+    <w:rsid w:val="36B57AF6"/>
+    <w:rsid w:val="370C8D81"/>
+    <w:rsid w:val="375A2B0E"/>
+    <w:rsid w:val="37A1662A"/>
+    <w:rsid w:val="37BB1E57"/>
+    <w:rsid w:val="37F1EEA5"/>
+    <w:rsid w:val="385E789F"/>
+    <w:rsid w:val="38966A55"/>
+    <w:rsid w:val="38A2EDE1"/>
+    <w:rsid w:val="3973AC65"/>
+    <w:rsid w:val="397E7424"/>
+    <w:rsid w:val="39B9F146"/>
+    <w:rsid w:val="39F3A5DF"/>
+    <w:rsid w:val="3A202653"/>
+    <w:rsid w:val="3A4D8127"/>
+    <w:rsid w:val="3B06E9C2"/>
+    <w:rsid w:val="3B661E5D"/>
+    <w:rsid w:val="3C679519"/>
+    <w:rsid w:val="3C947885"/>
+    <w:rsid w:val="3D98B029"/>
+    <w:rsid w:val="3E2410E6"/>
+    <w:rsid w:val="3E78F8AA"/>
+    <w:rsid w:val="3EADD743"/>
+    <w:rsid w:val="3F56D5E7"/>
+    <w:rsid w:val="407360E6"/>
+    <w:rsid w:val="40ADF865"/>
+    <w:rsid w:val="418780FD"/>
+    <w:rsid w:val="41A1055C"/>
+    <w:rsid w:val="423C6DAA"/>
+    <w:rsid w:val="42984934"/>
+    <w:rsid w:val="42EB19AE"/>
+    <w:rsid w:val="437763B4"/>
+    <w:rsid w:val="43914DA4"/>
+    <w:rsid w:val="444DCD10"/>
+    <w:rsid w:val="44D67153"/>
+    <w:rsid w:val="455681B1"/>
+    <w:rsid w:val="481BF68D"/>
+    <w:rsid w:val="4831AA67"/>
+    <w:rsid w:val="48FF7772"/>
+    <w:rsid w:val="4941CA9A"/>
+    <w:rsid w:val="49B214A1"/>
+    <w:rsid w:val="49DFB4DC"/>
+    <w:rsid w:val="4B239330"/>
+    <w:rsid w:val="4BB93ED1"/>
+    <w:rsid w:val="4C19D488"/>
+    <w:rsid w:val="4CE019BF"/>
+    <w:rsid w:val="4D09FD51"/>
+    <w:rsid w:val="4E36C5DB"/>
+    <w:rsid w:val="4E5805F6"/>
+    <w:rsid w:val="4E750582"/>
+    <w:rsid w:val="4EA13659"/>
+    <w:rsid w:val="4ECBE0CE"/>
+    <w:rsid w:val="4EFE3CFD"/>
+    <w:rsid w:val="4F43C6C3"/>
+    <w:rsid w:val="4F997BB0"/>
+    <w:rsid w:val="500D4418"/>
+    <w:rsid w:val="50ECEEE1"/>
+    <w:rsid w:val="50FDE92F"/>
+    <w:rsid w:val="520DDD14"/>
+    <w:rsid w:val="525EA8E2"/>
+    <w:rsid w:val="5275E001"/>
+    <w:rsid w:val="537A8C9F"/>
+    <w:rsid w:val="53AA018C"/>
+    <w:rsid w:val="541D3040"/>
+    <w:rsid w:val="54B9BA66"/>
+    <w:rsid w:val="54C8464F"/>
+    <w:rsid w:val="54ECBFEF"/>
+    <w:rsid w:val="552009D5"/>
+    <w:rsid w:val="55584FE5"/>
+    <w:rsid w:val="55B73F60"/>
+    <w:rsid w:val="55E3E8CB"/>
+    <w:rsid w:val="55FA731E"/>
+    <w:rsid w:val="562EA84D"/>
+    <w:rsid w:val="56BD7EBA"/>
+    <w:rsid w:val="57577925"/>
+    <w:rsid w:val="57A0D988"/>
+    <w:rsid w:val="584DEA6C"/>
+    <w:rsid w:val="58CBA743"/>
+    <w:rsid w:val="58E739D6"/>
+    <w:rsid w:val="5A6FEFF7"/>
+    <w:rsid w:val="5A7A0208"/>
+    <w:rsid w:val="5A7A48C0"/>
+    <w:rsid w:val="5ACF2A76"/>
+    <w:rsid w:val="5BF354F2"/>
+    <w:rsid w:val="5CD42DCA"/>
+    <w:rsid w:val="5E1C2733"/>
+    <w:rsid w:val="5E3D1B47"/>
+    <w:rsid w:val="5F279948"/>
+    <w:rsid w:val="5F8A0BC5"/>
+    <w:rsid w:val="5FAC02FE"/>
+    <w:rsid w:val="60216EAB"/>
+    <w:rsid w:val="60959415"/>
+    <w:rsid w:val="6100B9A3"/>
+    <w:rsid w:val="6109D6B9"/>
+    <w:rsid w:val="610BA5B9"/>
+    <w:rsid w:val="61313226"/>
+    <w:rsid w:val="6184C3C5"/>
+    <w:rsid w:val="61BDEDE7"/>
+    <w:rsid w:val="61F5AC28"/>
+    <w:rsid w:val="62014C0F"/>
+    <w:rsid w:val="6211A607"/>
+    <w:rsid w:val="62650F60"/>
+    <w:rsid w:val="62831CE5"/>
+    <w:rsid w:val="6285BD4F"/>
+    <w:rsid w:val="63CE4D3F"/>
+    <w:rsid w:val="6445CCE5"/>
+    <w:rsid w:val="6458FB80"/>
+    <w:rsid w:val="65936DBD"/>
+    <w:rsid w:val="669C8BE4"/>
+    <w:rsid w:val="66AFD2C2"/>
+    <w:rsid w:val="6798638D"/>
+    <w:rsid w:val="67B36DE4"/>
+    <w:rsid w:val="6813C1C7"/>
+    <w:rsid w:val="6A05D10E"/>
+    <w:rsid w:val="6B5AEFC7"/>
+    <w:rsid w:val="6BD3C90F"/>
+    <w:rsid w:val="6DF998DF"/>
+    <w:rsid w:val="6E5E8479"/>
+    <w:rsid w:val="6F0B2F04"/>
+    <w:rsid w:val="70FAC302"/>
+    <w:rsid w:val="7154740E"/>
+    <w:rsid w:val="72B23E87"/>
+    <w:rsid w:val="73503E34"/>
+    <w:rsid w:val="73E300DD"/>
+    <w:rsid w:val="7411292F"/>
+    <w:rsid w:val="75420298"/>
+    <w:rsid w:val="754454A6"/>
+    <w:rsid w:val="75536BF7"/>
+    <w:rsid w:val="75C8EB38"/>
+    <w:rsid w:val="76992730"/>
+    <w:rsid w:val="76BAF4E6"/>
+    <w:rsid w:val="76F8BC78"/>
+    <w:rsid w:val="77FA5861"/>
+    <w:rsid w:val="7821EA1E"/>
+    <w:rsid w:val="788098B4"/>
+    <w:rsid w:val="7895F686"/>
+    <w:rsid w:val="792AB869"/>
+    <w:rsid w:val="79599F76"/>
+    <w:rsid w:val="7AE7B142"/>
+    <w:rsid w:val="7B5627D2"/>
+    <w:rsid w:val="7B667A92"/>
+    <w:rsid w:val="7BBAB154"/>
+    <w:rsid w:val="7D51BCC1"/>
+    <w:rsid w:val="7E0589E7"/>
+    <w:rsid w:val="7E275E30"/>
+    <w:rsid w:val="7F5D65D4"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="64A41FBE"/>
+  <w15:docId w15:val="{60198E1C-CC1E-CF48-8C7D-D9A4E594A8ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...23 lines deleted...]
-      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00C53BB5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:rsid w:val="00C53BB5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00C53BB5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:rsid w:val="00C53BB5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00C53BB5"/>
     <w:rPr>
-      <w:color w:val="0000ff"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
     <w:rsid w:val="0063010B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C53BB5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-      <w:sz w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista1" w:customStyle="1">
     <w:name w:val="Parágrafo da Lista1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00236032"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Mangal" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
-      <w:color w:val="00000a"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:cs="Mangal"/>
+      <w:color w:val="00000A"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:bidi="hi-IN" w:eastAsia="hi-IN"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00035E35"/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00035E35"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D82D9D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D82D9D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00C32B33"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="il" w:customStyle="1">
     <w:name w:val="il"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00C34A9E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:hanging="1"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:hanging="1"/>
+      <w:ind w:hanging="1"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sec.mestrado.enfermagem@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sec.mestrado.enfermagem@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="rId811957200" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1748,50 +2986,67 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjrH+454GvMkoRJ/YArk0rM3bZnFw==">AMUW2mU5uRXAAhZ16tvKdoQGkajklmpEeBjJbZZWqRbuJha3VWQKkZeP4XuDom4nhrZ/icEVYRyVO8CeZPRGfddHNpBpu3XpVXrNcIzF0DUNeUBmdKR6EG2WUTaSUvoKUBiHhzza82ol</go:docsCustomData>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhnmoxCX6tgnAvl04QZyu4U0McKmQ==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCc2lYYldjQRABGhoKATESFQoTCAQqDwoLQUFBQnNpWGJXY0EQAhoaCgEyEhUKEwgEKg8KC0FBQUJzaVhiV2NFEAEaGgoBMxIVChMIBCoPCgtBQUFCc2lYYldjRRACGhoKATQSFQoTCAQqDwoLQUFBQnNpWGJXY00QARoaCgE1EhUKEwgEKg8KC0FBQUJzaVhiV2NJEAEaGgoBNhIVChMIBCoPCgtBQUFCc2lYYldjURAEIooCCgtBQUFCc2lYYldjURLUAQoLQUFBQnNpWGJXY1ESC0FBQUJzaVhiV2NRGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDk1NDMxMjg5NzYwNDUzMjQ1MTUoADgAMLL+no6fMzi5gp+OnzNKNAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGgzC19rkAQYiBAgBEAFaDGhjYTFsajdzcmplbnICIAB4AIIBFHN1Z2dlc3QuZG1yOTU5a3BodmQ3mgEGCAAQABgAsAEAuAEAGLL+no6fMyC5gp+OnzMwAEIUc3VnZ2VzdC5kbXI5NTlrcGh2ZDcinQIKC0FBQUJzaVhiV2NBEucBCgtBQUFCc2lYYldjQRILQUFBQnNpWGJXY0EaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwOTU0MzEyODk3NjA0NTMyNDUxNSgAOAAwr8Wajp8zOMDemo6fM0pHCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaH8LX2uQBGQoXCgoKBG8oYSkQARgAEgcKAWEQARgAGAFaDDl5c2U3dDJob3BtaHICIAB4AIIBFHN1Z2dlc3QudGo2YjNsZ2V4am5kmgEGCAAQABgAsAEAuAEAGK/Fmo6fMyDA3pqOnzMwAEIUc3VnZ2VzdC50ajZiM2xnZXhqbmQiqgIKC0FBQUJzaVhiV2NNEvQBCgtBQUFCc2lYYldjTRILQUFBQnNpWGJXY00aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwOTU0MzEyODk3NjA0NTMyNDUxNSgAOAAwmeOcjp8zOPTBnY6fM0pUCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaLMLX2uQBJhokCiAKGmUvb3UgY29tcG9uZW50ZSBjdXJyaWN1bGFyEAEYABABWgxtM293c3lzZmFjazFyAiAAeACCARRzdWdnZXN0LmZ5YTh6ZHZtbHNxcpoBBggAEAAYALABALgBABiZ45yOnzMg9MGdjp8zMABCFHN1Z2dlc3QuZnlhOHpkdm1sc3FyIqgCCgtBQUFCc2lYYldjSRLyAQoLQUFBQnNpWGJXY0kSC0FBQUJzaVhiV2NJGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDk1NDMxMjg5NzYwNDUzMjQ1MTUoADgAMKi0nI6fMzjq1JyOnzNKUgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGirC19rkASQaIgoeChhfX19fX19fX19fX19fX19fX19fX19fX18QARgAEAFaDGJsbWYwNDJuYWEybXICIAB4AIIBFHN1Z2dlc3QuMnhqZTZiNmUxNnV1mgEGCAAQABgAsAEAuAEAGKi0nI6fMyDq1JyOnzMwAEIUc3VnZ2VzdC4yeGplNmI2ZTE2dXUiqAIKC0FBQUJzaVhiV2NFEvIBCgtBQUFCc2lYYldjRRILQUFBQnNpWGJXY0UaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwOTU0MzEyODk3NjA0NTMyNDUxNSgAOAAwzZObjp8zOOG2m46fM0pSCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaKsLX2uQBJAoiChUKD2EgbWF0csOtY3VsYSBkZRABGAASBwoBbxABGAAYAVoMdTJ5OXR0dmxwb21icgIgAHgAggEUc3VnZ2VzdC5zZHBxcjJhNjIyeHSaAQYIABAAGACwAQC4AQAYzZObjp8zIOG2m46fMzAAQhRzdWdnZXN0LnNkcHFyMmE2MjJ4dDIIaC5namRneHM4AGokChRzdWdnZXN0LmRtcjk1OWtwaHZkNxIMSW5ncmlkIEx1Y2lvaiQKFHN1Z2dlc3QudGo2YjNsZ2V4am5kEgxJbmdyaWQgTHVjaW9qJAoUc3VnZ2VzdC5meWE4emR2bWxzcXISDEluZ3JpZCBMdWNpb2okChRzdWdnZXN0LjJ4amU2YjZlMTZ1dRIMSW5ncmlkIEx1Y2lvaiQKFHN1Z2dlc3Quc2RwcXIyYTYyMnh0EgxJbmdyaWQgTHVjaW9yITFNWGhPUVBCTURtRkJJWGhoZUhYVGpYS1dfMWhMbWJ1WQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator>EscolaEsenfar</dc:creator>
+  <lastModifiedBy>Mestrado Enfermagem UFAL</lastModifiedBy>
+  <revision>27</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>EscolaEsenfar</dc:creator>
-</cp:coreProperties>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</coreProperties>
 </file>